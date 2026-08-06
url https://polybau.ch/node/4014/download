--- v0 (2025-10-08)
+++ v1 (2026-08-06)
@@ -1,170 +1,164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FE12967" w14:textId="39B517E8" w:rsidR="00C27370" w:rsidRDefault="00C27370" w:rsidP="00C27370">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
         <w:t>Anmeldung:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C642BEF" w14:textId="5C18D91E" w:rsidR="00660AF1" w:rsidRDefault="00C27370" w:rsidP="00C27370">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eidgenössische </w:t>
       </w:r>
       <w:r w:rsidR="00E9094F">
         <w:t>Berufsprüfung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B41D5D" w14:textId="711AAD1E" w:rsidR="00C27370" w:rsidRDefault="00C15512" w:rsidP="00C27370">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
         <w:t>Projektleiter/-in Sonnenschutz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056466C8" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="006507AA"/>
-    <w:p w14:paraId="4B0E6CDA" w14:textId="57B083FC" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00363FE2">
+    <w:p w14:paraId="4B0E6CDA" w14:textId="07C23B50" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00363FE2">
       <w:r>
         <w:t>Mit der Abschlussarbeit kann jederzeit begonnen werden, sofern alle Zulassungsbedingungen erfüllt sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C42DCB" w14:textId="4F4898AA" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00363FE2">
       <w:r>
         <w:t>Die Kandidatin / der Kandidat hat von der Genehmigung der Objekteingabe bis zur Abgabe der Dokumentation 12 Wochen Zeit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6124B0" w14:textId="12F61C62" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00C15512">
       <w:r>
         <w:t>Der/die Unterzeichnete ersucht um Zulassung zu</w:t>
       </w:r>
       <w:r w:rsidR="0099751C">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15512">
         <w:t>Berufsprüfung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15512">
         <w:t>Projektleiter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00C15512">
         <w:t>Projektleiterin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15512">
         <w:t>Sonnenschutz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59ADA4C2" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00992347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75967BF8" w14:textId="0378FCC0" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00992347">
+    <w:p w14:paraId="75967BF8" w14:textId="2502D622" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00992347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:ind w:left="3119" w:hanging="3119"/>
       </w:pPr>
       <w:r>
         <w:t>Prüfungsgebühren</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fr. 1’</w:t>
       </w:r>
       <w:r w:rsidR="00E9094F">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>00.— (Kosten Mitglied</w:t>
       </w:r>
       <w:r w:rsidR="00992347">
-        <w:t xml:space="preserve"> Gebäudehülle mit WB-Modul, SGUV, </w:t>
-[...7 lines deleted...]
-        <w:t>, SFHF</w:t>
+        <w:t xml:space="preserve"> Gebäudehülle mit WB-Modul, SGUV, SFHF</w:t>
       </w:r>
       <w:r w:rsidR="00C15512">
         <w:t>, VSR, VSF, ASR</w:t>
       </w:r>
       <w:r w:rsidR="0099751C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0099751C">
         <w:t>Swissolar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291EBC9A" w14:textId="24A5A55D" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00992347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
@@ -900,51 +894,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19408BDE" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098"/>
     <w:p w14:paraId="5BD00801" w14:textId="44695DCE" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Sprache</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FD59B4" w14:textId="4BF3B535" w:rsidR="000F5CEA" w:rsidRDefault="00670BC6" w:rsidP="00E20098">
+    <w:p w14:paraId="01FD59B4" w14:textId="4BF3B535" w:rsidR="000F5CEA" w:rsidRDefault="00E20A64" w:rsidP="00E20098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-518308622"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB4065">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E20098">
@@ -985,51 +979,51 @@
         <w:t>sisch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545BC859" w14:textId="4E747BC7" w:rsidR="000F5CEA" w:rsidRDefault="000F5CEA" w:rsidP="000F5CEA">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="000F5CEA">
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5CEA">
         <w:tab/>
         <w:t xml:space="preserve">Haben Sie schon einmal an einer </w:t>
       </w:r>
       <w:r w:rsidR="0099751C">
         <w:t>eidgenössischen Berufsprüfung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> teilgenommen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6021EBCD" w14:textId="77777777" w:rsidR="000F5CEA" w:rsidRDefault="00670BC6" w:rsidP="000F5CEA">
+    <w:p w14:paraId="6021EBCD" w14:textId="77777777" w:rsidR="000F5CEA" w:rsidRDefault="00E20A64" w:rsidP="000F5CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="552892463"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000F5CEA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000F5CEA">
@@ -1236,51 +1230,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3E0BE94C" w14:textId="77777777" w:rsidR="000F5CEA" w:rsidRDefault="000F5CEA" w:rsidP="000F5CEA">
       <w:r>
         <w:t>Wenn ja, bitte Kopie des Diploms beilegen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7E7E23" w14:textId="77777777" w:rsidR="000F5CEA" w:rsidRDefault="000F5CEA" w:rsidP="000F5CEA"/>
     <w:p w14:paraId="4282E05B" w14:textId="0A0998B9" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Sind Sie Mitglied eines Berufsverbandes bzw. Ihr Arbeitgeber?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D9E66D" w14:textId="3B2CC257" w:rsidR="00E20098" w:rsidRDefault="00670BC6" w:rsidP="00E20098">
+    <w:p w14:paraId="58D9E66D" w14:textId="3B2CC257" w:rsidR="00E20098" w:rsidRDefault="00E20A64" w:rsidP="00E20098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-732691664"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB4065">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E20098">
@@ -4049,51 +4043,50 @@
         <w:t>Amtlicher Ausweis</w:t>
       </w:r>
       <w:r w:rsidR="00EA48B9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA48B9" w:rsidRPr="00B329A7">
         <w:t>(z. B. Identitätskarte, Reisepass oder Aufenthaltsbewilligung)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A70CA6" w14:textId="1D327C66" w:rsidR="009A04D2" w:rsidRDefault="009A04D2" w:rsidP="009A04D2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Objekteingabe </w:t>
       </w:r>
       <w:r w:rsidR="00BD5D56">
         <w:t>Abschlussarbeit Berufsprüfung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AEBA6E" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098"/>
-    <w:p w14:paraId="0207BE6F" w14:textId="77777777" w:rsidR="00D40835" w:rsidRDefault="00D40835" w:rsidP="00E20098"/>
     <w:p w14:paraId="4571C998" w14:textId="77777777" w:rsidR="008005B2" w:rsidRDefault="008005B2" w:rsidP="008005B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ort und Datum:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Unterschrift Kandidat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394FA9A8" w14:textId="77777777" w:rsidR="008005B2" w:rsidRDefault="008005B2" w:rsidP="008005B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
@@ -4193,73 +4186,69 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="402C58EA" w14:textId="77777777" w:rsidR="008005B2" w:rsidRDefault="008005B2" w:rsidP="008005B2"/>
     <w:p w14:paraId="005BDC68" w14:textId="77777777" w:rsidR="008005B2" w:rsidRDefault="008005B2" w:rsidP="008005B2">
       <w:r w:rsidRPr="00253E41">
         <w:t>Bitte senden Sie dieses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unterzeichnete</w:t>
       </w:r>
       <w:r w:rsidRPr="00253E41">
         <w:t xml:space="preserve"> Dokument zusammen mit den oben </w:t>
       </w:r>
       <w:r>
         <w:t>aufgeführten</w:t>
       </w:r>
       <w:r w:rsidRPr="00253E41">
         <w:t xml:space="preserve"> Unterlagen per E-Mail an: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00871FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>claudia.marques@polybau.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12780A31" w14:textId="42FCBF7F" w:rsidR="00D40835" w:rsidRDefault="00D40835" w:rsidP="00E20098">
+    <w:p w14:paraId="75C9E765" w14:textId="77777777" w:rsidR="00B675E9" w:rsidRDefault="00B675E9" w:rsidP="00B675E9"/>
+    <w:p w14:paraId="7A4B5342" w14:textId="388F8ABB" w:rsidR="009A04D2" w:rsidRDefault="00D40835" w:rsidP="00B675E9">
       <w:r>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="009A04D2">
+        <w:t>Zulassungsentscheid der QS- Kommission:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A4B5342" w14:textId="77777777" w:rsidR="009A04D2" w:rsidRDefault="009A04D2" w:rsidP="009A04D2">
-[...7 lines deleted...]
-    <w:p w14:paraId="36C60676" w14:textId="77777777" w:rsidR="009A04D2" w:rsidRDefault="00670BC6" w:rsidP="009A04D2">
+    <w:p w14:paraId="36C60676" w14:textId="77777777" w:rsidR="009A04D2" w:rsidRDefault="00E20A64" w:rsidP="009A04D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1757974815"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009A04D2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009A04D2">
@@ -4543,88 +4532,88 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47F8C218" w14:textId="77777777" w:rsidR="009A04D2" w:rsidRDefault="009A04D2" w:rsidP="00D40835">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A04D2" w:rsidSect="007D0F96">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ED849D5" w14:textId="77777777" w:rsidR="00C42BBB" w:rsidRDefault="00C42BBB" w:rsidP="00B37654">
+    <w:p w14:paraId="796EB55F" w14:textId="77777777" w:rsidR="00E20A64" w:rsidRDefault="00E20A64" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="639C63F9" w14:textId="77777777" w:rsidR="00C42BBB" w:rsidRDefault="00C42BBB" w:rsidP="00B37654">
+    <w:p w14:paraId="1DF5220E" w14:textId="77777777" w:rsidR="00E20A64" w:rsidRDefault="00E20A64" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78D83679" w14:textId="77777777" w:rsidR="00C42BBB" w:rsidRDefault="00C42BBB">
+    <w:p w14:paraId="04611A2E" w14:textId="77777777" w:rsidR="00E20A64" w:rsidRDefault="00E20A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4668,51 +4657,51 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E3A8C4A" w14:textId="6C3E06BC" w:rsidR="007D0F96" w:rsidRPr="00FB2C84" w:rsidRDefault="007D0F96" w:rsidP="007D0F96">
+  <w:p w14:paraId="1E3A8C4A" w14:textId="2BC38E97" w:rsidR="007D0F96" w:rsidRPr="00FB2C84" w:rsidRDefault="007D0F96" w:rsidP="007D0F96">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -4763,58 +4752,58 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00670BC6">
+    <w:r w:rsidR="00FE5EA4">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>22.01.2025</w:t>
+      <w:t>25.06.2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5161,51 +5150,51 @@
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0533F9FD" w14:textId="77777777" w:rsidR="000F5CEA" w:rsidRPr="00FB2C84" w:rsidRDefault="000F5CEA" w:rsidP="000F5CEA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="360A0A72" w14:textId="49E97E8E" w:rsidR="000F5CEA" w:rsidRPr="006B52BE" w:rsidRDefault="000F5CEA" w:rsidP="000F5CEA">
+  <w:p w14:paraId="360A0A72" w14:textId="2248E549" w:rsidR="000F5CEA" w:rsidRPr="006B52BE" w:rsidRDefault="000F5CEA" w:rsidP="000F5CEA">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
@@ -5258,58 +5247,58 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00670BC6">
+    <w:r w:rsidR="00FE5EA4">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>22.01.2025</w:t>
+      <w:t>25.06.2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5378,71 +5367,71 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593DFDAA" w14:textId="77777777" w:rsidR="00C42BBB" w:rsidRDefault="00C42BBB" w:rsidP="00B37654">
+    <w:p w14:paraId="4AEE9103" w14:textId="77777777" w:rsidR="00E20A64" w:rsidRDefault="00E20A64" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44E9FC4F" w14:textId="77777777" w:rsidR="00C42BBB" w:rsidRDefault="00C42BBB" w:rsidP="00B37654">
+    <w:p w14:paraId="0E1FCBD5" w14:textId="77777777" w:rsidR="00E20A64" w:rsidRDefault="00E20A64" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BF3AC30" w14:textId="77777777" w:rsidR="00C42BBB" w:rsidRDefault="00C42BBB">
+    <w:p w14:paraId="2207E590" w14:textId="77777777" w:rsidR="00E20A64" w:rsidRDefault="00E20A64">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21F2FA14" w14:textId="77777777" w:rsidR="00B37654" w:rsidRDefault="009C49B6" w:rsidP="004F2BA2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="-283"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37555BDC" wp14:editId="60B1D0B9">
           <wp:simplePos x="0" y="0"/>
@@ -6524,53 +6513,53 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="405803215">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="314801028">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1130055078">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="277688945">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="801197524">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1185901016">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yxYGhvelP5BieCq5LzcfxZM+o76vuDrFfEW9fYg3wp419JTdhTkUHK7v89gQ/icNjR2fhdXAriMuVnw8KrvGaQ==" w:salt="hjDZKDc0VaZOqj1LHHxbgA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6587,146 +6576,149 @@
     <w:rsid w:val="00157EF0"/>
     <w:rsid w:val="0016427F"/>
     <w:rsid w:val="00196349"/>
     <w:rsid w:val="001C2AAE"/>
     <w:rsid w:val="001C657D"/>
     <w:rsid w:val="001D007D"/>
     <w:rsid w:val="001D2FF9"/>
     <w:rsid w:val="001D5106"/>
     <w:rsid w:val="001E260A"/>
     <w:rsid w:val="002441F7"/>
     <w:rsid w:val="00276F4C"/>
     <w:rsid w:val="002773A0"/>
     <w:rsid w:val="00320A3F"/>
     <w:rsid w:val="003306F3"/>
     <w:rsid w:val="00363FE2"/>
     <w:rsid w:val="003C1EBB"/>
     <w:rsid w:val="003D7606"/>
     <w:rsid w:val="003E2A53"/>
     <w:rsid w:val="003F4828"/>
     <w:rsid w:val="0042692D"/>
     <w:rsid w:val="004477F8"/>
     <w:rsid w:val="00461242"/>
     <w:rsid w:val="00464376"/>
     <w:rsid w:val="004855C6"/>
     <w:rsid w:val="004917DD"/>
+    <w:rsid w:val="004E31E0"/>
     <w:rsid w:val="004F2BA2"/>
-    <w:rsid w:val="00517751"/>
     <w:rsid w:val="00517F94"/>
     <w:rsid w:val="00524218"/>
     <w:rsid w:val="005248E1"/>
     <w:rsid w:val="00562901"/>
     <w:rsid w:val="00592D65"/>
     <w:rsid w:val="005C3276"/>
     <w:rsid w:val="005D73D8"/>
     <w:rsid w:val="00604AAE"/>
     <w:rsid w:val="006506F2"/>
     <w:rsid w:val="006507AA"/>
     <w:rsid w:val="00660AF1"/>
     <w:rsid w:val="00663D3A"/>
     <w:rsid w:val="00664B5A"/>
-    <w:rsid w:val="00670BC6"/>
     <w:rsid w:val="00696959"/>
     <w:rsid w:val="006A1339"/>
-    <w:rsid w:val="006E1CD2"/>
     <w:rsid w:val="00727DEC"/>
     <w:rsid w:val="0077053B"/>
+    <w:rsid w:val="007C757C"/>
     <w:rsid w:val="007D0F96"/>
     <w:rsid w:val="007D2419"/>
     <w:rsid w:val="008005B2"/>
     <w:rsid w:val="00806EFB"/>
     <w:rsid w:val="008353E6"/>
     <w:rsid w:val="0085747A"/>
     <w:rsid w:val="00870FB5"/>
     <w:rsid w:val="008801BB"/>
     <w:rsid w:val="00896180"/>
     <w:rsid w:val="008B3A7F"/>
     <w:rsid w:val="008C7937"/>
     <w:rsid w:val="008D1C38"/>
+    <w:rsid w:val="008F1FA3"/>
     <w:rsid w:val="009246D0"/>
     <w:rsid w:val="00952678"/>
     <w:rsid w:val="00974484"/>
     <w:rsid w:val="00991B72"/>
     <w:rsid w:val="00992347"/>
     <w:rsid w:val="0099751C"/>
     <w:rsid w:val="009A04D2"/>
     <w:rsid w:val="009A189E"/>
     <w:rsid w:val="009B3BC6"/>
     <w:rsid w:val="009C49B6"/>
     <w:rsid w:val="009D36F7"/>
     <w:rsid w:val="009D7550"/>
     <w:rsid w:val="00A16B0D"/>
     <w:rsid w:val="00A33DD8"/>
     <w:rsid w:val="00AA6ECC"/>
     <w:rsid w:val="00AE51D7"/>
     <w:rsid w:val="00AE6666"/>
     <w:rsid w:val="00B122C0"/>
     <w:rsid w:val="00B24A70"/>
     <w:rsid w:val="00B25141"/>
     <w:rsid w:val="00B30744"/>
     <w:rsid w:val="00B37654"/>
     <w:rsid w:val="00B6735B"/>
+    <w:rsid w:val="00B675E9"/>
     <w:rsid w:val="00B724A0"/>
     <w:rsid w:val="00BB0A1F"/>
     <w:rsid w:val="00BC0A93"/>
     <w:rsid w:val="00BC1380"/>
     <w:rsid w:val="00BD4E13"/>
     <w:rsid w:val="00BD5D56"/>
     <w:rsid w:val="00C0624D"/>
     <w:rsid w:val="00C142C0"/>
     <w:rsid w:val="00C15512"/>
     <w:rsid w:val="00C27370"/>
     <w:rsid w:val="00C42BBB"/>
     <w:rsid w:val="00C7573D"/>
     <w:rsid w:val="00CB2D09"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC10DF"/>
     <w:rsid w:val="00CD09D5"/>
     <w:rsid w:val="00CD40A2"/>
     <w:rsid w:val="00CF4B1F"/>
     <w:rsid w:val="00D16316"/>
     <w:rsid w:val="00D40835"/>
     <w:rsid w:val="00D435F2"/>
     <w:rsid w:val="00D85C32"/>
     <w:rsid w:val="00DA7E41"/>
     <w:rsid w:val="00DB45B2"/>
     <w:rsid w:val="00E11686"/>
     <w:rsid w:val="00E14E4A"/>
     <w:rsid w:val="00E20098"/>
+    <w:rsid w:val="00E20A64"/>
     <w:rsid w:val="00E44423"/>
     <w:rsid w:val="00E9094F"/>
     <w:rsid w:val="00EA48B9"/>
     <w:rsid w:val="00EB1643"/>
     <w:rsid w:val="00EB4065"/>
     <w:rsid w:val="00EC174E"/>
     <w:rsid w:val="00ED0218"/>
     <w:rsid w:val="00F07684"/>
     <w:rsid w:val="00F565F8"/>
     <w:rsid w:val="00F812A5"/>
     <w:rsid w:val="00F828EB"/>
     <w:rsid w:val="00FB2C84"/>
     <w:rsid w:val="00FE0051"/>
+    <w:rsid w:val="00FE5EA4"/>
     <w:rsid w:val="00FE5FE3"/>
     <w:rsid w:val="00FE7C6A"/>
     <w:rsid w:val="00FF2C53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7434,51 +7426,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AufzhlungZchn">
     <w:name w:val="Aufzählung Zchn"/>
     <w:basedOn w:val="ListenabsatzZchn"/>
     <w:link w:val="Aufzhlung"/>
     <w:rsid w:val="00DB45B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.marques@polybau.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.marques@polybau.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@polybau.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7746,66 +7738,87 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="86ab92d1-b877-42b4-8dcf-77d00129b17e">
+      <Value>28</Value>
+    </TaxCatchAll>
+    <i556885b7ed4486db45a13f2f9333e4d xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Standard</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7c6844ad-1ab7-45b3-8461-91dc754eaaaf</TermId>
+        </TermInfo>
+      </Terms>
+    </i556885b7ed4486db45a13f2f9333e4d>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100ED2D549FCA62914BA3ACF92E01336AC9" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="127852da1e616a9f74f6b49ece73c609">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf362b5-1443-43b9-be97-57d14c3e1dee" xmlns:ns3="86ab92d1-b877-42b4-8dcf-77d00129b17e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccacb7f63a4c4eba12d2eb02afe37a1e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100ED2D549FCA62914BA3ACF92E01336AC9" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="454b0110d919ced0a9a53cf0970b8a36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf362b5-1443-43b9-be97-57d14c3e1dee" xmlns:ns3="86ab92d1-b877-42b4-8dcf-77d00129b17e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96df50498b626fa630856dd8f2e95455" ns2:_="" ns3:_="">
     <xsd:import namespace="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
     <xsd:import namespace="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:i556885b7ed4486db45a13f2f9333e4d" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7839,51 +7852,51 @@
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="i556885b7ed4486db45a13f2f9333e4d" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="i556885b7ed4486db45a13f2f9333e4d" ma:taxonomyFieldName="DokumentenArt" ma:displayName="DokumentenArt" ma:default="1;#Standard|7c6844ad-1ab7-45b3-8461-91dc754eaaaf" ma:fieldId="{2556885b-7ed4-486d-b45a-13f2f9333e4d}" ma:sspId="a6df7af0-d495-44f6-ae92-7065b7169675" ma:termSetId="7d78b240-3f10-4d14-8966-0464049afb34" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="i556885b7ed4486db45a13f2f9333e4d" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="i556885b7ed4486db45a13f2f9333e4d" ma:taxonomyFieldName="DokumentenArt" ma:displayName="DokumentenArt" ma:default="28;#Standard|7c6844ad-1ab7-45b3-8461-91dc754eaaaf" ma:fieldId="{2556885b-7ed4-486d-b45a-13f2f9333e4d}" ma:sspId="a6df7af0-d495-44f6-ae92-7065b7169675" ma:termSetId="7d78b240-3f10-4d14-8966-0464049afb34" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="86ab92d1-b877-42b4-8dcf-77d00129b17e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -8002,112 +8015,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{528AEE79-5D03-4C96-B81C-5C8FAB9CC60D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
+    <ds:schemaRef ds:uri="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9472B84-7DFB-4709-9946-B4855248B6B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C4004AA-4FF3-4C42-9BA6-65C695501F3D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E47360A1-5D73-4024-99C3-30DEEC3D4DFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
     <ds:schemaRef ds:uri="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7FACAB-52B8-4E3C-8D56-C54327AA013A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f57d82d-c344-4d8d-8817-49e8b5b5156d}" enabled="1" method="Standard" siteId="{4a8793f9-ac19-46e8-bb46-cd310ddd260b}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>542</Words>
-  <Characters>3416</Characters>
+  <Words>540</Words>
+  <Characters>3406</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3951</CharactersWithSpaces>
+  <CharactersWithSpaces>3939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Angela Bischof - Gebäudehülle Schweiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100ED2D549FCA62914BA3ACF92E01336AC9</vt:lpwstr>
+  </property>
+</Properties>
+</file>